--- v0 (2026-08-01)
+++ v1 (2026-10-31)
@@ -195,51 +195,51 @@
               <w:keepNext w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D79C4">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ABSTRACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327DEA" w:rsidRPr="004F7B73" w14:paraId="207BB5F5" w14:textId="77777777" w:rsidTr="00327DEA">
+      <w:tr w:rsidR="00327DEA" w:rsidRPr="007D3172" w14:paraId="207BB5F5" w14:textId="77777777" w:rsidTr="00327DEA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2736" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33B61BC7" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00111D4A" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw1"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:i/>
@@ -263,51 +263,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7524" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6C545E95" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="000A309A" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw1"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+              <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A309A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sit</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A309A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>amet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. Sed </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -677,51 +695,69 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>distinctio</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> At alias </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A309A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>At</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A309A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> alias </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>placeat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. Vel </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -1513,51 +1549,69 @@
             </w:pPr>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>voluptates</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> At </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A309A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>At</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A309A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>consequuntur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -1788,51 +1842,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>maxime</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A309A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327DEA" w:rsidRPr="004F7B73" w14:paraId="50D3DB4A" w14:textId="77777777" w:rsidTr="00327DEA">
+      <w:tr w:rsidR="00327DEA" w:rsidRPr="007D3172" w14:paraId="50D3DB4A" w14:textId="77777777" w:rsidTr="00327DEA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2736" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="450045A1" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00111D4A" w:rsidRDefault="00793A04" w:rsidP="00793A04">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1949,126 +2003,148 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7524" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="451BE6E5" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="006D79C4" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw1"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327DEA" w:rsidRPr="004F7B73" w14:paraId="39363986" w14:textId="77777777" w:rsidTr="00327DEA">
+      <w:tr w:rsidR="00327DEA" w:rsidRPr="007D3172" w14:paraId="39363986" w14:textId="77777777" w:rsidTr="00327DEA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2736" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="725C2D29" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="005A5B29" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A5B29">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(see http://www.aeaweb.org/</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005A5B29">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>see</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A5B29">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> http://www.aeaweb.org/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="553D71A8" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00111D4A" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A5B29">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>journal/jel_class_system.html)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7524" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="313E2C4C" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="006D79C4" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw1"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327DEA" w:rsidRPr="004F7B73" w14:paraId="12338334" w14:textId="77777777" w:rsidTr="00327DEA">
+      <w:tr w:rsidR="00327DEA" w:rsidRPr="007D3172" w14:paraId="12338334" w14:textId="77777777" w:rsidTr="00327DEA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7049A251" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw1"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7524" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -2243,51 +2319,73 @@
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B03B6DB" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="000A309A" w:rsidRDefault="00327DEA" w:rsidP="00327DEA">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw1"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this section, the authors should provide a description of the nature and context of the research problem along with its importance and the novelty connected with it. The aims of the work are to be stated along with sufficient background and a description of how the research will contribute to the advancement of science and knowledge, as well as practical application. We ask you to provide a concise and informative indication of the main positions of literature connected with the topic, addressing the current state of knowledge as well as unanswered gaps. Proficiency in literature can be shown by referencing classic as well as recent key sources, with peer-reviewed research journals and books holding particular importance. </w:t>
+        <w:t xml:space="preserve">In this section, the authors should provide a description of the nature and context of the research problem along with its importance and the novelty connected with it. The aims of the work are to be stated along with sufficient </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>background</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a description of how the research will contribute to the advancement of science and knowledge, as well as practical application. We ask you to provide a concise and informative indication of the main positions of literature connected with the topic, addressing the current state of knowledge as well as unanswered gaps. Proficiency in literature can be shown by referencing classic as well as recent key sources, with peer-reviewed research journals and books holding particular importance. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="388AD6E3" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00BF275C" w:rsidRDefault="00327DEA" w:rsidP="00327DEA">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw1"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077593F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Dantzer (2003), </w:t>
@@ -2688,51 +2786,71 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F6618">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>quibusdam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F6618">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002F6618">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002F6618">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F6618">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>odit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F6618">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F6618">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -4437,61 +4555,72 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44BF5">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ordak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00150A1D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al.,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00150A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E44BF5">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2000; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Al-Hajieh </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01658">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
@@ -4760,51 +4889,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21CC8FB0" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00BC11E7" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Explanation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327DEA" w:rsidRPr="004F7B73" w14:paraId="0A485E5B" w14:textId="77777777" w:rsidTr="00BC11E7">
+      <w:tr w:rsidR="00327DEA" w:rsidRPr="007D3172" w14:paraId="0A485E5B" w14:textId="77777777" w:rsidTr="00BC11E7">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0680947A" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00BC11E7" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -4816,78 +4945,110 @@
           <w:tcPr>
             <w:tcW w:w="1801" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DCCB084" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00BC11E7" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>In January, average return rates are relatively high (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Łon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BC11E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>2006), and they often represent the highest average rates of return in the year (Czerwonka &amp; Gorlewski</w:t>
+              <w:t xml:space="preserve">2006), and they often represent the highest </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BC11E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>average rates</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BC11E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of return in the year (Czerwonka &amp; Gorlewski</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2012).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="pct"/>
@@ -4950,51 +5111,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gu, 2003</w:t>
             </w:r>
             <w:r w:rsidR="00150A1D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, p. 10</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327DEA" w:rsidRPr="004F7B73" w14:paraId="2052E1EA" w14:textId="77777777" w:rsidTr="00BC11E7">
+      <w:tr w:rsidR="00327DEA" w:rsidRPr="007D3172" w14:paraId="2052E1EA" w14:textId="77777777" w:rsidTr="00BC11E7">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15587139" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00BC11E7" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -5094,51 +5255,51 @@
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Berument</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, 2003). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327DEA" w:rsidRPr="004F7B73" w14:paraId="2B6F9FDB" w14:textId="77777777" w:rsidTr="00BC11E7">
+      <w:tr w:rsidR="00327DEA" w:rsidRPr="007D3172" w14:paraId="2B6F9FDB" w14:textId="77777777" w:rsidTr="00BC11E7">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26B197F7" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00BC11E7" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -5198,79 +5359,92 @@
               </w:rPr>
               <w:t>Search for correlations between a high market and the payment of wages in the middle of the month in some countries, such as Singapore (Czerwonka &amp; Gorlewski</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2012).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327DEA" w:rsidRPr="004F7B73" w14:paraId="5DD97540" w14:textId="77777777" w:rsidTr="00BC11E7">
+      <w:tr w:rsidR="00327DEA" w:rsidRPr="007D3172" w14:paraId="5DD97540" w14:textId="77777777" w:rsidTr="00BC11E7">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74544BA1" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00BC11E7" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Sell in May and go away</w:t>
+              <w:t>Sell</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BC11E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in May and go away</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60E64CBB" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00BC11E7" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
@@ -5308,51 +5482,51 @@
             <w:tcW w:w="2433" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E1A9BD7" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00BC11E7" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Investors have a low interest in the stock market during the summer. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327DEA" w:rsidRPr="004F7B73" w14:paraId="06F02F6B" w14:textId="77777777" w:rsidTr="00BC11E7">
+      <w:tr w:rsidR="00327DEA" w:rsidRPr="007D3172" w14:paraId="06F02F6B" w14:textId="77777777" w:rsidTr="00BC11E7">
         <w:trPr>
           <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A73F2AF" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00BC11E7" w:rsidRDefault="00327DEA" w:rsidP="00A12BA8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC11E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -5518,51 +5692,71 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B30C77" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00123CED" w:rsidRDefault="00327DEA" w:rsidP="00327DEA">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw1"/>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00123CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00123CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Hic </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -5578,51 +5772,71 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dolores</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a omnis </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00123CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00123CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omnis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>doloribus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -6421,51 +6635,71 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>illo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> At </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00123CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00123CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>galisum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -7230,51 +7464,71 @@
         <w:t>We ask the authors to provide a clear and brief description of findings, making sure to use tables and figures resourcefully and efficiently. Statistical tests and other analyses must be interpreted sufficiently, in such a manner that allows for a wide multidisciplinary audience of researchers and practitioners to comprehend their key points.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555ED826" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="00BF275C" w:rsidRDefault="00327DEA" w:rsidP="00E3284A">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw1"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Et omnis autem sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -9880,51 +10134,71 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> qui </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sint</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dolor sit alias </w:t>
+        <w:t xml:space="preserve"> dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00123CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00123CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alias </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>odit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -10449,51 +10723,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>reprehenderi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a error </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> error </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>commodi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> id </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -11227,71 +11521,51 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>reiciendis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. Ut </w:t>
+        <w:t xml:space="preserve"> quis. Ut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>quas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -11447,51 +11721,71 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>commodi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> At </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00123CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00123CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>voluptas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -11627,71 +11921,51 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>harum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">! In </w:t>
+        <w:t xml:space="preserve"> quis! In </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eaque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123CED">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -11964,51 +12238,71 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.2.1. July effect (qualitative analysis)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF6F022" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="000A309A" w:rsidRDefault="00327DEA" w:rsidP="00327DEA">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw1"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -13615,51 +13909,71 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E67335B" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="000A309A" w:rsidRDefault="00327DEA" w:rsidP="00327DEA">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw1"/>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Et quia facilis quo provident </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -15177,51 +15491,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="401D7859" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRDefault="00327DEA" w:rsidP="00327DEA">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw1"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The results and implication of the findings should be compared to research carried out in the past, with the authors responsible discussing the results as well as the significance of the present findings in light of past studies. The discussion should refer to topic literature as well as the working hypotheses. Inference on how the findings may apply to other locations and circumstances is expected, though making sure not to overgeneralize the results. Both strengths and weaknesses of the work should be addressed, including suggestions for improvement or expansion of the research in the future.</w:t>
+        <w:t xml:space="preserve">The results and implication of the findings should be compared to research carried out in the past, with the authors responsible discussing the results as well as the significance of the present findings </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in light of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> past studies. The discussion should refer to topic literature as well as the working hypotheses. Inference on how the findings may apply to other locations and circumstances is expected, though making sure not to overgeneralize the results. Both strengths and weaknesses of the work should be addressed, including suggestions for improvement or expansion of the research in the future.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459EBE5B" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="000A309A" w:rsidRDefault="00327DEA" w:rsidP="00E3284A">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw1"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Eos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -15760,51 +16096,71 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>laudantium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> At </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aliquam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -16421,51 +16777,71 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The study should formulate main conclusions, drawing attention to the key findings and implications of the work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE07A0D" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="000A309A" w:rsidRDefault="00327DEA" w:rsidP="00E3284A">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw1"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -17261,51 +17637,71 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Qui libero </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>reiciendis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a omnis ipsa et </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omnis ipsa et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>temporibus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> alias </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -19847,71 +20243,51 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>corrupti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A309A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -20754,51 +21130,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> culpa</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF275C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4717D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autor 1 &amp; Autor 2, 2012; </w:t>
+        <w:t>Autor 1 &amp; Autor 2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D4717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2012;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D4717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D4717D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2013a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF275C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF275C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -20995,51 +21391,73 @@
         </w:rPr>
         <w:t>(if necessary)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63323A2A" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="0007168E" w:rsidRDefault="00327DEA" w:rsidP="00327DEA">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw1"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007168E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The manner in which they are listed is standardized as follows:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007168E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>manner in which</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007168E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they are listed is standardized as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EE5632" w14:textId="77777777" w:rsidR="00327DEA" w:rsidRPr="0007168E" w:rsidRDefault="00327DEA" w:rsidP="00327DEA">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw1"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007168E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This work was supported by the National Institutes of Science, Poland [grant numbers </w:t>
       </w:r>
@@ -22225,51 +22643,75 @@
         </w:rPr>
         <w:t xml:space="preserve">Urząd </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00372A24">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Miasta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00372A24">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w Olsztynie. </w:t>
+        <w:t xml:space="preserve"> w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00372A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Olsztynie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00372A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC11E7">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(15.02.2015). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC11E7">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Rejestr Cen i Wartości Nieruchomości</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC11E7">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -22604,58 +23046,58 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F52814" w:rsidRPr="00D368FB" w:rsidSect="00B82CB3">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="1418" w:left="851" w:header="170" w:footer="284" w:gutter="0"/>
       <w:cols w:space="567"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DE04F6F" w14:textId="77777777" w:rsidR="006C14DE" w:rsidRDefault="006C14DE" w:rsidP="00DD76FE">
+    <w:p w14:paraId="1D4D9D56" w14:textId="77777777" w:rsidR="00AE0548" w:rsidRDefault="00AE0548" w:rsidP="00DD76FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3811F3DE" w14:textId="77777777" w:rsidR="006C14DE" w:rsidRDefault="006C14DE" w:rsidP="00DD76FE">
+    <w:p w14:paraId="3340541E" w14:textId="77777777" w:rsidR="00AE0548" w:rsidRDefault="00AE0548" w:rsidP="00DD76FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -22666,161 +23108,161 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0409358B" w14:textId="3BE7618F" w:rsidR="00DD76FE" w:rsidRPr="00603610" w:rsidRDefault="00DD76FE" w:rsidP="00F52814">
+  <w:p w14:paraId="0409358B" w14:textId="4BF0E425" w:rsidR="00DD76FE" w:rsidRPr="00603610" w:rsidRDefault="00DD76FE" w:rsidP="00F52814">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="10" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pBdr>
       <w:ind w:right="-2"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009522BE">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">REAL ESTATE MANAGEMENT AND </w:t>
     </w:r>
     <w:r w:rsidR="00341792">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>VALUATION - vol. 3</w:t>
     </w:r>
-    <w:r w:rsidR="00372A24">
+    <w:r w:rsidR="007D3172">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00341792">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>, no. …, 202</w:t>
     </w:r>
-    <w:r w:rsidR="00372A24">
+    <w:r w:rsidR="007D3172">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7057D3FC" w14:textId="5FA3A9AB" w:rsidR="00DD76FE" w:rsidRPr="00DD76FE" w:rsidRDefault="00DD76FE" w:rsidP="00DD76FE">
+  <w:p w14:paraId="7057D3FC" w14:textId="68421D1F" w:rsidR="00DD76FE" w:rsidRPr="00DD76FE" w:rsidRDefault="00DD76FE" w:rsidP="00DD76FE">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:right="-2"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF275C">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>eISSN: 2300-5289</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
@@ -22841,58 +23283,58 @@
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004F7B73">
+    <w:r w:rsidR="007D3172">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00B46251">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> The Author(s)</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
@@ -22910,323 +23352,323 @@
     </w:r>
     <w:r w:rsidR="006441D1">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">4.0 </w:t>
     </w:r>
     <w:r w:rsidRPr="00B46251">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>license</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B56FB60" w14:textId="2ECF3C7C" w:rsidR="00DD76FE" w:rsidRDefault="00DD76FE" w:rsidP="000F2C87">
+  <w:p w14:paraId="7B56FB60" w14:textId="638E6762" w:rsidR="00DD76FE" w:rsidRDefault="00DD76FE" w:rsidP="000F2C87">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="10" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pBdr>
       <w:ind w:right="-2"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C1498E">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>REAL ESTATE MANAGEMENT AND VALUATION - vol. 3</w:t>
     </w:r>
-    <w:r w:rsidR="00372A24">
+    <w:r w:rsidR="007D3172">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00C1498E">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>, no. …,</w:t>
     </w:r>
     <w:r w:rsidR="00150A1D">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E3284A">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00372A24">
+    <w:r w:rsidR="007D3172">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="52F69E37" w14:textId="208D641A" w:rsidR="00DD76FE" w:rsidRPr="00DD76FE" w:rsidRDefault="00DD76FE" w:rsidP="00DD76FE">
+  <w:p w14:paraId="52F69E37" w14:textId="4CBE2ADF" w:rsidR="00DD76FE" w:rsidRPr="00DD76FE" w:rsidRDefault="00DD76FE" w:rsidP="00DD76FE">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:right="-2"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BC1140">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>eISSN: 2300-5289</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Received </w:t>
     </w:r>
     <w:r w:rsidRPr="002E34E9">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00372A24">
+    <w:r w:rsidR="007D3172">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>-0</w:t>
     </w:r>
     <w:r w:rsidR="00521BFA">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>-18 |</w:t>
     </w:r>
     <w:r w:rsidRPr="002E34E9">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> Revised 202</w:t>
     </w:r>
-    <w:r w:rsidR="00372A24">
+    <w:r w:rsidR="007D3172">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00521BFA">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2-03 |</w:t>
     </w:r>
     <w:r w:rsidRPr="002E34E9">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> Accepted 202</w:t>
     </w:r>
-    <w:r w:rsidR="00E3284A">
+    <w:r w:rsidR="007D3172">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00521BFA">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>03</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DB58C63" w14:textId="77777777" w:rsidR="006C14DE" w:rsidRDefault="006C14DE" w:rsidP="00DD76FE">
+    <w:p w14:paraId="57A8FAA1" w14:textId="77777777" w:rsidR="00AE0548" w:rsidRDefault="00AE0548" w:rsidP="00DD76FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DF06877" w14:textId="77777777" w:rsidR="006C14DE" w:rsidRDefault="006C14DE" w:rsidP="00DD76FE">
+    <w:p w14:paraId="10E22D2C" w14:textId="77777777" w:rsidR="00AE0548" w:rsidRDefault="00AE0548" w:rsidP="00DD76FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="29643C17" w14:textId="77777777" w:rsidR="00453ADE" w:rsidRPr="00453ADE" w:rsidRDefault="00453ADE" w:rsidP="00453ADE">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00453ADE">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00453ADE">
@@ -24406,52 +24848,52 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="282081285">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="249125148">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1801415912">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1431001534">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="167527561">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="136192150">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00774DDB"/>
@@ -24485,79 +24927,82 @@
     <w:rsid w:val="00327DEA"/>
     <w:rsid w:val="00341792"/>
     <w:rsid w:val="00372A24"/>
     <w:rsid w:val="00393404"/>
     <w:rsid w:val="003E29AB"/>
     <w:rsid w:val="004034D0"/>
     <w:rsid w:val="00441BE6"/>
     <w:rsid w:val="00453ADE"/>
     <w:rsid w:val="0045742E"/>
     <w:rsid w:val="004607CE"/>
     <w:rsid w:val="004D1456"/>
     <w:rsid w:val="004F7B73"/>
     <w:rsid w:val="00510F55"/>
     <w:rsid w:val="00521BFA"/>
     <w:rsid w:val="005860BB"/>
     <w:rsid w:val="005A58BD"/>
     <w:rsid w:val="005D46D5"/>
     <w:rsid w:val="0064193B"/>
     <w:rsid w:val="006441D1"/>
     <w:rsid w:val="006A2474"/>
     <w:rsid w:val="006C14DE"/>
     <w:rsid w:val="00702A10"/>
     <w:rsid w:val="00774DDB"/>
     <w:rsid w:val="00793A04"/>
     <w:rsid w:val="007C4688"/>
+    <w:rsid w:val="007D3172"/>
     <w:rsid w:val="007E113D"/>
     <w:rsid w:val="007E761C"/>
     <w:rsid w:val="00803AA1"/>
     <w:rsid w:val="00835F90"/>
     <w:rsid w:val="009227BE"/>
     <w:rsid w:val="00956F9C"/>
     <w:rsid w:val="009E2E0D"/>
     <w:rsid w:val="00A264DC"/>
+    <w:rsid w:val="00AE0548"/>
     <w:rsid w:val="00B34563"/>
     <w:rsid w:val="00B45D80"/>
     <w:rsid w:val="00B47F45"/>
     <w:rsid w:val="00B55607"/>
     <w:rsid w:val="00B82CB3"/>
     <w:rsid w:val="00BC11E7"/>
     <w:rsid w:val="00C3014C"/>
     <w:rsid w:val="00C61DE9"/>
     <w:rsid w:val="00CB5396"/>
     <w:rsid w:val="00CB65A2"/>
     <w:rsid w:val="00CC45A5"/>
     <w:rsid w:val="00CF58C5"/>
     <w:rsid w:val="00D25813"/>
     <w:rsid w:val="00D368FB"/>
     <w:rsid w:val="00D541A6"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00D82354"/>
     <w:rsid w:val="00DD76FE"/>
     <w:rsid w:val="00E3284A"/>
     <w:rsid w:val="00E76D93"/>
     <w:rsid w:val="00E96564"/>
+    <w:rsid w:val="00EB7AA2"/>
     <w:rsid w:val="00EC1722"/>
     <w:rsid w:val="00F31088"/>
     <w:rsid w:val="00F52814"/>
     <w:rsid w:val="00F833A3"/>
     <w:rsid w:val="00FD77D6"/>
     <w:rsid w:val="00FE75F3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -26382,51 +26827,51 @@
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\MLASeventhEditionOfficeOnline.xsl" StyleName="MLA Seventh Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CA11ED9-960E-4632-B471-906FA92B9AB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>5</Pages>
   <Words>2715</Words>
   <Characters>16291</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>135</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>18969</CharactersWithSpaces>